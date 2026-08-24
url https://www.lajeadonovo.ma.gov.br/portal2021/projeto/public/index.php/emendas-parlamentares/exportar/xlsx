--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -12,212 +12,224 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► JOSIVALDO JP — Nº 2026OB005464/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>JOSIVALDO JP</t>
+  </si>
+  <si>
+    <t>2026OB005464/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 63.287,18</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>Lajeado Novo</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
     <t>► JOSIVALDO JP — Nº 202542120005/2025</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...31 lines deleted...]
-  <si>
     <t>202542120005/2025</t>
   </si>
   <si>
-    <t>Individual</t>
-[...1 lines deleted...]
-  <si>
     <t>1 - Transferencia especial referente a emenda 202542120005-JOSIVALDO JP ao ente 01598548000148 - LAJEADO NOVO</t>
   </si>
   <si>
-    <t>Federal</t>
-[...7 lines deleted...]
-  <si>
     <t>R$ 495.000,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
-    <t>Função de Governo</t>
-[...1 lines deleted...]
-  <si>
     <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
-    <t>Localidade</t>
-[...1 lines deleted...]
-  <si>
     <t>LAJEADO NOVO</t>
   </si>
   <si>
-    <t>Valor Previsto</t>
-[...22 lines deleted...]
-  <si>
     <t>► ALUISIO MENDES — Nº 202530430002/2025</t>
   </si>
   <si>
     <t>ALUISIO MENDES</t>
   </si>
   <si>
     <t>202530430002/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202530430002-ALUISIO MENDES ao ente 01598548000148 - LAJEADO NOVO</t>
   </si>
   <si>
     <t>R$ 198.000,00</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>► WEVERTON — Nº 40840005/2025</t>
   </si>
   <si>
     <t>WEVERTON</t>
   </si>
   <si>
     <t>40840005/2025</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>SAÚDE - FEDERAL</t>
+  </si>
+  <si>
+    <t>► ALUISIO MENDES — Nº 30430004/2025</t>
+  </si>
+  <si>
+    <t>30430004/2025</t>
+  </si>
+  <si>
     <t>Concluída</t>
-  </si>
-[...19 lines deleted...]
-    <t>30430004/2025</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>Aquisição de veículo para atender as demandas da secretaria municipal de assistência social do município de Lajeado Novo...</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>Aquisição de veículo para atender as demandas da secretaria municipal de assistência social do município de Lajeado Novo/MA</t>
   </si>
   <si>
     <t>► RUBENS PEREIRA JÚNIOR — Nº 202437580006/2024</t>
   </si>
   <si>
     <t>RUBENS PEREIRA JÚNIOR</t>
   </si>
   <si>
     <t>202437580006/2024</t>
   </si>
@@ -1115,54 +1127,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J269"/>
+  <dimension ref="A1:J281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J264" sqref="J264"/>
+      <selection activeCell="J276" sqref="J276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -1185,3827 +1197,4003 @@
       </c>
       <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="3"/>
+      <c r="F4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="G4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="H4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="I4" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
         <v>23</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
         <v>27</v>
       </c>
-      <c r="B8" t="s">
-[...8 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" t="s">
         <v>29</v>
       </c>
-      <c r="F8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F9"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="7"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="H16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" s="6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" t="s">
         <v>20</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E18" t="s">
         <v>5</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>7</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" t="s">
         <v>23</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" t="s">
         <v>27</v>
       </c>
-      <c r="B20" t="s">
-[...8 lines deleted...]
-      <c r="E20" t="s">
+      <c r="F20" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" t="s">
         <v>29</v>
       </c>
-      <c r="F20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>6</v>
       </c>
       <c r="F21" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...14 lines deleted...]
-      <c r="J28" s="6"/>
+      <c r="J28" s="6" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" t="s">
         <v>20</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E30" t="s">
         <v>5</v>
       </c>
       <c r="F30" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>7</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="C31" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" t="s">
         <v>23</v>
       </c>
-      <c r="D31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="G31" t="s">
         <v>8</v>
       </c>
       <c r="H31" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" t="s">
+        <v>44</v>
+      </c>
+      <c r="E32" t="s">
         <v>27</v>
       </c>
-      <c r="B32" t="s">
-[...8 lines deleted...]
-      <c r="E32" t="s">
+      <c r="F32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" t="s">
         <v>29</v>
       </c>
-      <c r="F32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>6</v>
       </c>
       <c r="F33" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F40" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G40" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H40" s="3" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="J40" s="6"/>
+        <v>52</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" t="s">
         <v>20</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G42" t="s">
         <v>7</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C43" t="s">
+        <v>22</v>
+      </c>
+      <c r="D43" t="s">
+        <v>54</v>
+      </c>
+      <c r="E43" t="s">
         <v>23</v>
       </c>
-      <c r="D43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" t="s">
+        <v>52</v>
+      </c>
+      <c r="C44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" t="s">
+        <v>52</v>
+      </c>
+      <c r="E44" t="s">
         <v>27</v>
       </c>
-      <c r="B44" t="s">
-[...8 lines deleted...]
-      <c r="E44" t="s">
+      <c r="F44" t="s">
+        <v>28</v>
+      </c>
+      <c r="G44" t="s">
         <v>29</v>
       </c>
-      <c r="F44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
       <c r="F45" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="I52" s="6" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="J52" s="6" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
+        <v>19</v>
+      </c>
+      <c r="B54" t="s">
+        <v>56</v>
+      </c>
+      <c r="C54" t="s">
         <v>20</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E54" t="s">
         <v>5</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G54" t="s">
         <v>7</v>
       </c>
       <c r="H54" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="C55" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" t="s">
+        <v>54</v>
+      </c>
+      <c r="E55" t="s">
         <v>23</v>
       </c>
-      <c r="D55" t="s">
+      <c r="F55" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G55" t="s">
         <v>8</v>
       </c>
       <c r="H55" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>25</v>
+      </c>
+      <c r="B56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" t="s">
+        <v>26</v>
+      </c>
+      <c r="D56" t="s">
+        <v>58</v>
+      </c>
+      <c r="E56" t="s">
         <v>27</v>
       </c>
-      <c r="B56" t="s">
-[...8 lines deleted...]
-      <c r="E56" t="s">
+      <c r="F56" t="s">
+        <v>28</v>
+      </c>
+      <c r="G56" t="s">
         <v>29</v>
       </c>
-      <c r="F56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" t="s">
+        <v>31</v>
+      </c>
+      <c r="D57" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E57" t="s">
         <v>6</v>
       </c>
       <c r="F57" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="2" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F64" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G64" s="3" t="s">
+      <c r="H64" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H64" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I64" s="6" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="J64" s="6" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B66" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" t="s">
         <v>20</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E66" t="s">
         <v>5</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>7</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C67" t="s">
+        <v>22</v>
+      </c>
+      <c r="D67" t="s">
+        <v>38</v>
+      </c>
+      <c r="E67" t="s">
         <v>23</v>
       </c>
-      <c r="D67" t="s">
+      <c r="F67" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G67" t="s">
         <v>8</v>
       </c>
       <c r="H67" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
+        <v>25</v>
+      </c>
+      <c r="B68" t="s">
+        <v>44</v>
+      </c>
+      <c r="C68" t="s">
+        <v>26</v>
+      </c>
+      <c r="D68" t="s">
+        <v>44</v>
+      </c>
+      <c r="E68" t="s">
         <v>27</v>
       </c>
-      <c r="B68" t="s">
-[...8 lines deleted...]
-      <c r="E68" t="s">
+      <c r="F68" t="s">
+        <v>28</v>
+      </c>
+      <c r="G68" t="s">
         <v>29</v>
       </c>
-      <c r="F68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
+        <v>30</v>
+      </c>
+      <c r="B69" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69" t="s">
+        <v>31</v>
+      </c>
+      <c r="D69" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E69" t="s">
         <v>6</v>
       </c>
       <c r="F69" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="71" spans="1:10">
-      <c r="A71" s="8" t="s">
+    <row r="72" spans="1:10">
+      <c r="A72" s="7"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="2"/>
+      <c r="F74" s="2"/>
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+      <c r="I74" s="2"/>
+      <c r="J74" s="2"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I76" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B71" s="8"/>
-[...8 lines deleted...]
-      <c r="A73" s="9" t="s">
+      <c r="J76" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
+        <v>19</v>
+      </c>
+      <c r="B78" t="s">
+        <v>65</v>
+      </c>
+      <c r="C78" t="s">
+        <v>20</v>
+      </c>
+      <c r="D78" t="s">
         <v>68</v>
       </c>
-      <c r="B73" s="9"/>
-[...8 lines deleted...]
-      <c r="A74" s="10" t="s">
+      <c r="E78" t="s">
+        <v>5</v>
+      </c>
+      <c r="F78" t="s">
+        <v>14</v>
+      </c>
+      <c r="G78" t="s">
+        <v>7</v>
+      </c>
+      <c r="H78" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" t="s">
+        <v>22</v>
+      </c>
+      <c r="D79" t="s">
+        <v>38</v>
+      </c>
+      <c r="E79" t="s">
+        <v>23</v>
+      </c>
+      <c r="F79" t="s">
+        <v>24</v>
+      </c>
+      <c r="G79" t="s">
+        <v>8</v>
+      </c>
+      <c r="H79" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" t="s">
+        <v>25</v>
+      </c>
+      <c r="B80" t="s">
+        <v>67</v>
+      </c>
+      <c r="C80" t="s">
+        <v>26</v>
+      </c>
+      <c r="D80" t="s">
+        <v>67</v>
+      </c>
+      <c r="E80" t="s">
+        <v>27</v>
+      </c>
+      <c r="F80" t="s">
         <v>69</v>
       </c>
-      <c r="B74" s="10" t="s">
+      <c r="G80" t="s">
+        <v>29</v>
+      </c>
+      <c r="H80" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B81" t="s">
+        <v>69</v>
+      </c>
+      <c r="C81" t="s">
+        <v>31</v>
+      </c>
+      <c r="D81" t="s">
         <v>70</v>
       </c>
-      <c r="C74" s="10" t="s">
+      <c r="E81" t="s">
+        <v>6</v>
+      </c>
+      <c r="F81" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D74" s="10" t="s">
+      <c r="B83" s="8"/>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="8"/>
+      <c r="F83" s="8"/>
+      <c r="G83" s="8"/>
+      <c r="H83" s="8"/>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="E74" s="10" t="s">
+      <c r="B85" s="9"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="9"/>
+      <c r="G85" s="9"/>
+      <c r="H85" s="9"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="10" t="s">
         <v>73</v>
       </c>
-      <c r="F74" s="10" t="s">
+      <c r="B86" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="G74" s="10" t="s">
+      <c r="C86" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="H74" s="11" t="s">
+      <c r="D86" s="10" t="s">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="3" t="s">
+      <c r="E86" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="B75" s="3" t="s">
+      <c r="F86" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="C75" s="3" t="s">
+      <c r="G86" s="10" t="s">
         <v>79</v>
       </c>
-      <c r="D75" s="3" t="s">
+      <c r="H86" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="E75" s="3" t="s">
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="F75" s="3" t="s">
+      <c r="B87" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="G75" s="3" t="s">
+      <c r="C87" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="H75" s="6" t="s">
+      <c r="D87" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B88" s="13"/>
+      <c r="C88" s="13"/>
+      <c r="D88" s="13"/>
+      <c r="E88" s="13"/>
+      <c r="F88" s="13"/>
+      <c r="G88" s="13"/>
+      <c r="H88" s="13"/>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="B90" s="14"/>
+      <c r="C90" s="14"/>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B91" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B92" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C92" s="18" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B94" s="19"/>
+      <c r="C94" s="19"/>
+      <c r="D94" s="19"/>
+      <c r="E94" s="19"/>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="B95" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C95" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D95" s="21" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="12" t="s">
+      <c r="E95" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="22">
+        <v>17120006</v>
+      </c>
+      <c r="B96" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="C96" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D96" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="E96" s="22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="B98" s="9"/>
+      <c r="C98" s="9"/>
+      <c r="D98" s="9"/>
+      <c r="E98" s="9"/>
+      <c r="F98" s="9"/>
+      <c r="G98" s="9"/>
+      <c r="H98" s="9"/>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C99" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D99" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="E99" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="F99" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="G99" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="H99" s="11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D100" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B76" s="13"/>
-[...15 lines deleted...]
-      <c r="A79" s="15" t="s">
+      <c r="E100" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F100" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B79" s="15" t="s">
+      <c r="G100" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="C79" s="16" t="s">
-[...10 lines deleted...]
-      <c r="C80" s="18" t="s">
+      <c r="H100" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B101" s="13"/>
+      <c r="C101" s="13"/>
+      <c r="D101" s="13"/>
+      <c r="E101" s="13"/>
+      <c r="F101" s="13"/>
+      <c r="G101" s="13"/>
+      <c r="H101" s="13"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="B103" s="14"/>
+      <c r="C103" s="14"/>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="15" t="s">
         <v>90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="19" t="s">
+      <c r="B104" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="B82" s="19"/>
-[...8 lines deleted...]
-      <c r="B83" s="20" t="s">
+      <c r="C104" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="B105" s="17" t="s">
         <v>93</v>
       </c>
-      <c r="C83" s="20" t="s">
-[...5 lines deleted...]
-      <c r="E83" s="20" t="s">
+      <c r="C105" s="18" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B107" s="19"/>
+      <c r="C107" s="19"/>
+      <c r="D107" s="19"/>
+      <c r="E107" s="19"/>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="B108" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C108" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E108" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="84" spans="1:10">
-[...81 lines deleted...]
-      <c r="A89" s="12" t="s">
+    <row r="109" spans="1:10">
+      <c r="A109" s="22">
+        <v>16120012</v>
+      </c>
+      <c r="B109" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C109" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D109" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="E109" s="22" t="s">
         <v>99</v>
-      </c>
-[...254 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="7"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="2" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="B114" s="2"/>
       <c r="C114" s="2"/>
       <c r="D114" s="2"/>
       <c r="E114" s="2"/>
       <c r="F114" s="2"/>
       <c r="G114" s="2"/>
       <c r="H114" s="2"/>
       <c r="I114" s="2"/>
       <c r="J114" s="2"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E115" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F115" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G115" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I115" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J115" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="3" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="C116" s="3"/>
       <c r="D116" s="3" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>45</v>
+        <v>108</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I116" s="6" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="J116" s="6"/>
+        <v>67</v>
+      </c>
+      <c r="J116" s="6" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
+        <v>19</v>
+      </c>
+      <c r="B118" t="s">
+        <v>65</v>
+      </c>
+      <c r="C118" t="s">
         <v>20</v>
       </c>
-      <c r="B118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D118" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="E118" t="s">
         <v>5</v>
       </c>
       <c r="F118" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="G118" t="s">
         <v>7</v>
       </c>
       <c r="H118" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C119" t="s">
+        <v>22</v>
+      </c>
+      <c r="D119" t="s">
+        <v>38</v>
+      </c>
+      <c r="E119" t="s">
         <v>23</v>
       </c>
-      <c r="D119" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F119" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G119" t="s">
         <v>8</v>
       </c>
       <c r="H119" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
+        <v>25</v>
+      </c>
+      <c r="B120" t="s">
+        <v>67</v>
+      </c>
+      <c r="C120" t="s">
+        <v>26</v>
+      </c>
+      <c r="D120" t="s">
+        <v>67</v>
+      </c>
+      <c r="E120" t="s">
         <v>27</v>
       </c>
-      <c r="B120" t="s">
-[...8 lines deleted...]
-      <c r="E120" t="s">
+      <c r="F120" t="s">
+        <v>28</v>
+      </c>
+      <c r="G120" t="s">
         <v>29</v>
       </c>
-      <c r="F120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H120" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
+        <v>30</v>
+      </c>
+      <c r="B121" t="s">
+        <v>28</v>
+      </c>
+      <c r="C121" t="s">
+        <v>31</v>
+      </c>
+      <c r="D121" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E121" t="s">
         <v>6</v>
       </c>
       <c r="F121" t="s">
-        <v>45</v>
+        <v>108</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="7"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="2" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B126" s="2"/>
       <c r="C126" s="2"/>
       <c r="D126" s="2"/>
       <c r="E126" s="2"/>
       <c r="F126" s="2"/>
       <c r="G126" s="2"/>
       <c r="H126" s="2"/>
       <c r="I126" s="2"/>
       <c r="J126" s="2"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F127" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G127" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I127" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J127" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="3" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C128" s="3"/>
       <c r="D128" s="3" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="F128" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G128" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H128" s="3" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="I128" s="6" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="J128" s="6"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
+        <v>19</v>
+      </c>
+      <c r="B130" t="s">
+        <v>110</v>
+      </c>
+      <c r="C130" t="s">
         <v>20</v>
       </c>
-      <c r="B130" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E130" t="s">
         <v>5</v>
       </c>
       <c r="F130" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="G130" t="s">
         <v>7</v>
       </c>
       <c r="H130" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="C131" t="s">
+        <v>22</v>
+      </c>
+      <c r="D131" t="s">
+        <v>114</v>
+      </c>
+      <c r="E131" t="s">
         <v>23</v>
       </c>
-      <c r="D131" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F131" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="G131" t="s">
         <v>8</v>
       </c>
       <c r="H131" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
+        <v>25</v>
+      </c>
+      <c r="B132" t="s">
+        <v>112</v>
+      </c>
+      <c r="C132" t="s">
+        <v>26</v>
+      </c>
+      <c r="D132" t="s">
+        <v>28</v>
+      </c>
+      <c r="E132" t="s">
         <v>27</v>
       </c>
-      <c r="B132" t="s">
-[...8 lines deleted...]
-      <c r="E132" t="s">
+      <c r="F132" t="s">
+        <v>28</v>
+      </c>
+      <c r="G132" t="s">
         <v>29</v>
       </c>
-      <c r="F132" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H132" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
+        <v>30</v>
+      </c>
+      <c r="B133" t="s">
+        <v>28</v>
+      </c>
+      <c r="C133" t="s">
+        <v>31</v>
+      </c>
+      <c r="D133" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E133" t="s">
         <v>6</v>
       </c>
       <c r="F133" t="s">
-        <v>113</v>
-[...15 lines deleted...]
-      <c r="A137" s="9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="7"/>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B138" s="2"/>
+      <c r="C138" s="2"/>
+      <c r="D138" s="2"/>
+      <c r="E138" s="2"/>
+      <c r="F138" s="2"/>
+      <c r="G138" s="2"/>
+      <c r="H138" s="2"/>
+      <c r="I138" s="2"/>
+      <c r="J138" s="2"/>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E139" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C140" s="3"/>
+      <c r="D140" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I140" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="B137" s="9"/>
-[...14 lines deleted...]
-      <c r="C138" s="10" t="s">
+      <c r="J140" s="6" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
+        <v>19</v>
+      </c>
+      <c r="B142" t="s">
+        <v>116</v>
+      </c>
+      <c r="C142" t="s">
+        <v>20</v>
+      </c>
+      <c r="D142" t="s">
+        <v>119</v>
+      </c>
+      <c r="E142" t="s">
+        <v>5</v>
+      </c>
+      <c r="F142" t="s">
+        <v>111</v>
+      </c>
+      <c r="G142" t="s">
+        <v>7</v>
+      </c>
+      <c r="H142" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" t="s">
+        <v>17</v>
+      </c>
+      <c r="C143" t="s">
+        <v>22</v>
+      </c>
+      <c r="D143" t="s">
+        <v>38</v>
+      </c>
+      <c r="E143" t="s">
+        <v>23</v>
+      </c>
+      <c r="F143" t="s">
+        <v>120</v>
+      </c>
+      <c r="G143" t="s">
+        <v>8</v>
+      </c>
+      <c r="H143" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
+        <v>25</v>
+      </c>
+      <c r="B144" t="s">
+        <v>118</v>
+      </c>
+      <c r="C144" t="s">
+        <v>26</v>
+      </c>
+      <c r="D144" t="s">
+        <v>118</v>
+      </c>
+      <c r="E144" t="s">
+        <v>27</v>
+      </c>
+      <c r="F144" t="s">
+        <v>118</v>
+      </c>
+      <c r="G144" t="s">
+        <v>29</v>
+      </c>
+      <c r="H144" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
+        <v>30</v>
+      </c>
+      <c r="B145" t="s">
+        <v>118</v>
+      </c>
+      <c r="C145" t="s">
+        <v>31</v>
+      </c>
+      <c r="D145" t="s">
+        <v>121</v>
+      </c>
+      <c r="E145" t="s">
+        <v>6</v>
+      </c>
+      <c r="F145" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D138" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E138" s="10" t="s">
+      <c r="B147" s="8"/>
+      <c r="C147" s="8"/>
+      <c r="D147" s="8"/>
+      <c r="E147" s="8"/>
+      <c r="F147" s="8"/>
+      <c r="G147" s="8"/>
+      <c r="H147" s="8"/>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B149" s="9"/>
+      <c r="C149" s="9"/>
+      <c r="D149" s="9"/>
+      <c r="E149" s="9"/>
+      <c r="F149" s="9"/>
+      <c r="G149" s="9"/>
+      <c r="H149" s="9"/>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="10" t="s">
         <v>73</v>
       </c>
-      <c r="F138" s="10" t="s">
+      <c r="B150" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="G138" s="10" t="s">
+      <c r="C150" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="H138" s="11" t="s">
+      <c r="D150" s="10" t="s">
         <v>76</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E139" s="3" t="s">
+      <c r="E150" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="F150" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="G150" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="H150" s="11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="F139" s="3" t="s">
+      <c r="B151" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="G139" s="3" t="s">
+      <c r="C151" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="H139" s="6" t="s">
+      <c r="D151" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="H151" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B152" s="13"/>
+      <c r="C152" s="13"/>
+      <c r="D152" s="13"/>
+      <c r="E152" s="13"/>
+      <c r="F152" s="13"/>
+      <c r="G152" s="13"/>
+      <c r="H152" s="13"/>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B154" s="14"/>
+      <c r="C154" s="14"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B155" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C155" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="17">
+        <v>202300000000008</v>
+      </c>
+      <c r="B156" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="C156" s="18" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="B158" s="19"/>
+      <c r="C158" s="19"/>
+      <c r="D158" s="19"/>
+      <c r="E158" s="19"/>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="B159" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C159" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D159" s="21" t="s">
         <v>30</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="E147" s="20" t="s">
+      <c r="E159" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="148" spans="1:10">
-[...17 lines deleted...]
-      <c r="A150" s="9" t="s">
+    <row r="160" spans="1:10">
+      <c r="A160" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="B160" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="C160" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D160" s="23" t="s">
         <v>133</v>
       </c>
-      <c r="B150" s="9"/>
-[...20 lines deleted...]
-      <c r="E151" s="10" t="s">
+      <c r="E160" s="22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B162" s="9"/>
+      <c r="C162" s="9"/>
+      <c r="D162" s="9"/>
+      <c r="E162" s="9"/>
+      <c r="F162" s="9"/>
+      <c r="G162" s="9"/>
+      <c r="H162" s="9"/>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="10" t="s">
         <v>73</v>
       </c>
-      <c r="F151" s="10" t="s">
+      <c r="B163" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="G151" s="10" t="s">
+      <c r="C163" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="H151" s="11" t="s">
+      <c r="D163" s="10" t="s">
         <v>76</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E152" s="3" t="s">
+      <c r="E163" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="F163" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="G163" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="H163" s="11" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="F152" s="3" t="s">
+      <c r="B164" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="G152" s="3" t="s">
+      <c r="C164" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="H152" s="6" t="s">
+      <c r="D164" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H164" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B165" s="13"/>
+      <c r="C165" s="13"/>
+      <c r="D165" s="13"/>
+      <c r="E165" s="13"/>
+      <c r="F165" s="13"/>
+      <c r="G165" s="13"/>
+      <c r="H165" s="13"/>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="B167" s="14"/>
+      <c r="C167" s="14"/>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B168" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C168" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="17">
+        <v>202400000000010</v>
+      </c>
+      <c r="B169" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="C169" s="18" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B171" s="19"/>
+      <c r="C171" s="19"/>
+      <c r="D171" s="19"/>
+      <c r="E171" s="19"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="B172" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C172" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D172" s="21" t="s">
         <v>30</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="E160" s="20" t="s">
+      <c r="E172" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="161" spans="1:10">
-      <c r="A161" s="22">
+    <row r="173" spans="1:10">
+      <c r="A173" s="22">
         <v>28020004</v>
       </c>
-      <c r="B161" s="22" t="s">
-[...186 lines deleted...]
-        <v>147</v>
+      <c r="B173" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="C173" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="D173" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="E173" s="22" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="7"/>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="2" t="s">
-        <v>148</v>
+        <v>115</v>
       </c>
       <c r="B178" s="2"/>
       <c r="C178" s="2"/>
       <c r="D178" s="2"/>
       <c r="E178" s="2"/>
       <c r="F178" s="2"/>
       <c r="G178" s="2"/>
       <c r="H178" s="2"/>
       <c r="I178" s="2"/>
       <c r="J178" s="2"/>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B179" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C179" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D179" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E179" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F179" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G179" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I179" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J179" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="3" t="s">
-        <v>149</v>
+        <v>12</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="C180" s="3"/>
       <c r="D180" s="3" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>45</v>
+        <v>151</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I180" s="6" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="J180" s="6"/>
+        <v>118</v>
+      </c>
+      <c r="J180" s="6" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
+        <v>19</v>
+      </c>
+      <c r="B182" t="s">
+        <v>116</v>
+      </c>
+      <c r="C182" t="s">
         <v>20</v>
       </c>
-      <c r="B182" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D182" t="s">
-        <v>152</v>
+        <v>119</v>
       </c>
       <c r="E182" t="s">
         <v>5</v>
       </c>
       <c r="F182" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="G182" t="s">
         <v>7</v>
       </c>
       <c r="H182" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
         <v>9</v>
       </c>
       <c r="B183" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C183" t="s">
+        <v>22</v>
+      </c>
+      <c r="D183" t="s">
+        <v>38</v>
+      </c>
+      <c r="E183" t="s">
         <v>23</v>
       </c>
-      <c r="D183" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F183" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G183" t="s">
         <v>8</v>
       </c>
       <c r="H183" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
+        <v>25</v>
+      </c>
+      <c r="B184" t="s">
+        <v>118</v>
+      </c>
+      <c r="C184" t="s">
+        <v>26</v>
+      </c>
+      <c r="D184" t="s">
+        <v>118</v>
+      </c>
+      <c r="E184" t="s">
         <v>27</v>
       </c>
-      <c r="B184" t="s">
-[...8 lines deleted...]
-      <c r="E184" t="s">
+      <c r="F184" t="s">
+        <v>28</v>
+      </c>
+      <c r="G184" t="s">
         <v>29</v>
       </c>
-      <c r="F184" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H184" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
+        <v>30</v>
+      </c>
+      <c r="B185" t="s">
+        <v>28</v>
+      </c>
+      <c r="C185" t="s">
+        <v>31</v>
+      </c>
+      <c r="D185" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E185" t="s">
         <v>6</v>
       </c>
       <c r="F185" t="s">
-        <v>45</v>
+        <v>151</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="7"/>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="2" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B190" s="2"/>
       <c r="C190" s="2"/>
       <c r="D190" s="2"/>
       <c r="E190" s="2"/>
       <c r="F190" s="2"/>
       <c r="G190" s="2"/>
       <c r="H190" s="2"/>
       <c r="I190" s="2"/>
       <c r="J190" s="2"/>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E191" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F191" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G191" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H191" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I191" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J191" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B192" s="3" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C192" s="3"/>
       <c r="D192" s="3" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="I192" s="6" t="s">
-        <v>63</v>
+        <v>155</v>
       </c>
       <c r="J192" s="6"/>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
+        <v>19</v>
+      </c>
+      <c r="B194" t="s">
+        <v>154</v>
+      </c>
+      <c r="C194" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D194" t="s">
         <v>156</v>
       </c>
       <c r="E194" t="s">
         <v>5</v>
       </c>
       <c r="F194" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="G194" t="s">
         <v>7</v>
       </c>
       <c r="H194" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
         <v>9</v>
       </c>
       <c r="B195" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="C195" t="s">
+        <v>22</v>
+      </c>
+      <c r="D195" t="s">
+        <v>114</v>
+      </c>
+      <c r="E195" t="s">
         <v>23</v>
       </c>
-      <c r="D195" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F195" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G195" t="s">
         <v>8</v>
       </c>
       <c r="H195" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
+        <v>25</v>
+      </c>
+      <c r="B196" t="s">
+        <v>155</v>
+      </c>
+      <c r="C196" t="s">
+        <v>26</v>
+      </c>
+      <c r="D196" t="s">
+        <v>28</v>
+      </c>
+      <c r="E196" t="s">
         <v>27</v>
       </c>
-      <c r="B196" t="s">
-[...8 lines deleted...]
-      <c r="E196" t="s">
+      <c r="F196" t="s">
+        <v>28</v>
+      </c>
+      <c r="G196" t="s">
         <v>29</v>
       </c>
-      <c r="F196" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H196" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
+        <v>30</v>
+      </c>
+      <c r="B197" t="s">
+        <v>28</v>
+      </c>
+      <c r="C197" t="s">
+        <v>31</v>
+      </c>
+      <c r="D197" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E197" t="s">
         <v>6</v>
       </c>
       <c r="F197" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="7"/>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="2" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B202" s="2"/>
       <c r="C202" s="2"/>
       <c r="D202" s="2"/>
       <c r="E202" s="2"/>
       <c r="F202" s="2"/>
       <c r="G202" s="2"/>
       <c r="H202" s="2"/>
       <c r="I202" s="2"/>
       <c r="J202" s="2"/>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D203" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E203" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F203" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G203" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I203" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J203" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B204" s="3" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C204" s="3"/>
       <c r="D204" s="3" t="s">
-        <v>161</v>
+        <v>111</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I204" s="6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J204" s="6"/>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
+        <v>19</v>
+      </c>
+      <c r="B206" t="s">
+        <v>159</v>
+      </c>
+      <c r="C206" t="s">
         <v>20</v>
       </c>
-      <c r="B206" t="s">
+      <c r="D206" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E206" t="s">
         <v>5</v>
       </c>
       <c r="F206" t="s">
-        <v>161</v>
+        <v>111</v>
       </c>
       <c r="G206" t="s">
         <v>7</v>
       </c>
       <c r="H206" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C207" t="s">
+        <v>22</v>
+      </c>
+      <c r="D207" t="s">
+        <v>161</v>
+      </c>
+      <c r="E207" t="s">
         <v>23</v>
       </c>
-      <c r="D207" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F207" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G207" t="s">
         <v>8</v>
       </c>
       <c r="H207" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
+        <v>25</v>
+      </c>
+      <c r="B208" t="s">
+        <v>67</v>
+      </c>
+      <c r="C208" t="s">
+        <v>26</v>
+      </c>
+      <c r="D208" t="s">
+        <v>28</v>
+      </c>
+      <c r="E208" t="s">
         <v>27</v>
       </c>
-      <c r="B208" t="s">
-[...8 lines deleted...]
-      <c r="E208" t="s">
+      <c r="F208" t="s">
+        <v>28</v>
+      </c>
+      <c r="G208" t="s">
         <v>29</v>
       </c>
-      <c r="F208" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H208" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
+        <v>30</v>
+      </c>
+      <c r="B209" t="s">
+        <v>28</v>
+      </c>
+      <c r="C209" t="s">
+        <v>31</v>
+      </c>
+      <c r="D209" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E209" t="s">
         <v>6</v>
       </c>
       <c r="F209" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="7"/>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B214" s="2"/>
       <c r="C214" s="2"/>
       <c r="D214" s="2"/>
       <c r="E214" s="2"/>
       <c r="F214" s="2"/>
       <c r="G214" s="2"/>
       <c r="H214" s="2"/>
       <c r="I214" s="2"/>
       <c r="J214" s="2"/>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C215" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D215" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E215" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F215" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G215" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H215" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I215" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J215" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B216" s="3" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C216" s="3"/>
       <c r="D216" s="3" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="F216" s="3" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H216" s="3" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="I216" s="6" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="J216" s="6"/>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
+        <v>19</v>
+      </c>
+      <c r="B218" t="s">
+        <v>164</v>
+      </c>
+      <c r="C218" t="s">
         <v>20</v>
       </c>
-      <c r="B218" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D218" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="E218" t="s">
         <v>5</v>
       </c>
       <c r="F218" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G218" t="s">
         <v>7</v>
       </c>
       <c r="H218" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="C219" t="s">
+        <v>22</v>
+      </c>
+      <c r="D219" t="s">
+        <v>114</v>
+      </c>
+      <c r="E219" t="s">
         <v>23</v>
       </c>
-      <c r="D219" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F219" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G219" t="s">
         <v>8</v>
       </c>
       <c r="H219" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
+        <v>25</v>
+      </c>
+      <c r="B220" t="s">
+        <v>67</v>
+      </c>
+      <c r="C220" t="s">
+        <v>26</v>
+      </c>
+      <c r="D220" t="s">
+        <v>28</v>
+      </c>
+      <c r="E220" t="s">
         <v>27</v>
       </c>
-      <c r="B220" t="s">
-[...8 lines deleted...]
-      <c r="E220" t="s">
+      <c r="F220" t="s">
+        <v>28</v>
+      </c>
+      <c r="G220" t="s">
         <v>29</v>
       </c>
-      <c r="F220" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H220" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
+        <v>30</v>
+      </c>
+      <c r="B221" t="s">
+        <v>28</v>
+      </c>
+      <c r="C221" t="s">
+        <v>31</v>
+      </c>
+      <c r="D221" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E221" t="s">
         <v>6</v>
       </c>
       <c r="F221" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="7"/>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B226" s="2"/>
       <c r="C226" s="2"/>
       <c r="D226" s="2"/>
       <c r="E226" s="2"/>
       <c r="F226" s="2"/>
       <c r="G226" s="2"/>
       <c r="H226" s="2"/>
       <c r="I226" s="2"/>
       <c r="J226" s="2"/>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C227" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D227" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E227" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F227" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G227" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H227" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I227" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J227" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="3" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C228" s="3"/>
       <c r="D228" s="3" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F228" s="3" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H228" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I228" s="6" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="J228" s="6"/>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
+        <v>19</v>
+      </c>
+      <c r="B230" t="s">
+        <v>169</v>
+      </c>
+      <c r="C230" t="s">
         <v>20</v>
       </c>
-      <c r="B230" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D230" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E230" t="s">
         <v>5</v>
       </c>
       <c r="F230" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G230" t="s">
         <v>7</v>
       </c>
       <c r="H230" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C231" t="s">
+        <v>22</v>
+      </c>
+      <c r="D231" t="s">
+        <v>114</v>
+      </c>
+      <c r="E231" t="s">
         <v>23</v>
       </c>
-      <c r="D231" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F231" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G231" t="s">
         <v>8</v>
       </c>
       <c r="H231" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
+        <v>25</v>
+      </c>
+      <c r="B232" t="s">
+        <v>118</v>
+      </c>
+      <c r="C232" t="s">
+        <v>26</v>
+      </c>
+      <c r="D232" t="s">
+        <v>28</v>
+      </c>
+      <c r="E232" t="s">
         <v>27</v>
       </c>
-      <c r="B232" t="s">
-[...8 lines deleted...]
-      <c r="E232" t="s">
+      <c r="F232" t="s">
+        <v>28</v>
+      </c>
+      <c r="G232" t="s">
         <v>29</v>
       </c>
-      <c r="F232" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H232" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
+        <v>30</v>
+      </c>
+      <c r="B233" t="s">
+        <v>28</v>
+      </c>
+      <c r="C233" t="s">
+        <v>31</v>
+      </c>
+      <c r="D233" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E233" t="s">
         <v>6</v>
       </c>
       <c r="F233" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="7"/>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="2" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B238" s="2"/>
       <c r="C238" s="2"/>
       <c r="D238" s="2"/>
       <c r="E238" s="2"/>
       <c r="F238" s="2"/>
       <c r="G238" s="2"/>
       <c r="H238" s="2"/>
       <c r="I238" s="2"/>
       <c r="J238" s="2"/>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C239" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E239" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F239" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G239" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H239" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I239" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J239" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="3" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C240" s="3"/>
       <c r="D240" s="3" t="s">
-        <v>107</v>
+        <v>170</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F240" s="3" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G240" s="3" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H240" s="3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I240" s="6" t="s">
-        <v>173</v>
+        <v>52</v>
       </c>
       <c r="J240" s="6"/>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
+        <v>19</v>
+      </c>
+      <c r="B242" t="s">
+        <v>169</v>
+      </c>
+      <c r="C242" t="s">
         <v>20</v>
       </c>
-      <c r="B242" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D242" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="E242" t="s">
         <v>5</v>
       </c>
       <c r="F242" t="s">
-        <v>107</v>
+        <v>170</v>
       </c>
       <c r="G242" t="s">
         <v>7</v>
       </c>
       <c r="H242" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
         <v>9</v>
       </c>
       <c r="B243" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C243" t="s">
+        <v>22</v>
+      </c>
+      <c r="D243" t="s">
+        <v>114</v>
+      </c>
+      <c r="E243" t="s">
         <v>23</v>
       </c>
-      <c r="D243" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F243" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G243" t="s">
         <v>8</v>
       </c>
       <c r="H243" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
+        <v>25</v>
+      </c>
+      <c r="B244" t="s">
+        <v>52</v>
+      </c>
+      <c r="C244" t="s">
+        <v>26</v>
+      </c>
+      <c r="D244" t="s">
+        <v>28</v>
+      </c>
+      <c r="E244" t="s">
         <v>27</v>
       </c>
-      <c r="B244" t="s">
-[...8 lines deleted...]
-      <c r="E244" t="s">
+      <c r="F244" t="s">
+        <v>28</v>
+      </c>
+      <c r="G244" t="s">
         <v>29</v>
       </c>
-      <c r="F244" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H244" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
+        <v>30</v>
+      </c>
+      <c r="B245" t="s">
+        <v>28</v>
+      </c>
+      <c r="C245" t="s">
+        <v>31</v>
+      </c>
+      <c r="D245" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E245" t="s">
         <v>6</v>
       </c>
       <c r="F245" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="7"/>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B250" s="2"/>
       <c r="C250" s="2"/>
       <c r="D250" s="2"/>
       <c r="E250" s="2"/>
       <c r="F250" s="2"/>
       <c r="G250" s="2"/>
       <c r="H250" s="2"/>
       <c r="I250" s="2"/>
       <c r="J250" s="2"/>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C251" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E251" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F251" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G251" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H251" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I251" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J251" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="3" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>176</v>
       </c>
       <c r="C252" s="3"/>
       <c r="D252" s="3" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="E252" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I252" s="6" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
       <c r="J252" s="6"/>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B254" t="s">
         <v>176</v>
       </c>
       <c r="C254" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D254" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E254" t="s">
         <v>5</v>
       </c>
       <c r="F254" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="G254" t="s">
         <v>7</v>
       </c>
       <c r="H254" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
         <v>9</v>
       </c>
       <c r="B255" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C255" t="s">
+        <v>22</v>
+      </c>
+      <c r="D255" t="s">
+        <v>114</v>
+      </c>
+      <c r="E255" t="s">
         <v>23</v>
       </c>
-      <c r="D255" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F255" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G255" t="s">
         <v>8</v>
       </c>
       <c r="H255" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
+        <v>25</v>
+      </c>
+      <c r="B256" t="s">
+        <v>177</v>
+      </c>
+      <c r="C256" t="s">
+        <v>26</v>
+      </c>
+      <c r="D256" t="s">
+        <v>28</v>
+      </c>
+      <c r="E256" t="s">
         <v>27</v>
       </c>
-      <c r="B256" t="s">
-[...8 lines deleted...]
-      <c r="E256" t="s">
+      <c r="F256" t="s">
+        <v>28</v>
+      </c>
+      <c r="G256" t="s">
         <v>29</v>
       </c>
-      <c r="F256" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H256" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
+        <v>30</v>
+      </c>
+      <c r="B257" t="s">
+        <v>28</v>
+      </c>
+      <c r="C257" t="s">
+        <v>31</v>
+      </c>
+      <c r="D257" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E257" t="s">
         <v>6</v>
       </c>
       <c r="F257" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="7"/>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="2" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B262" s="2"/>
       <c r="C262" s="2"/>
       <c r="D262" s="2"/>
       <c r="E262" s="2"/>
       <c r="F262" s="2"/>
       <c r="G262" s="2"/>
       <c r="H262" s="2"/>
       <c r="I262" s="2"/>
       <c r="J262" s="2"/>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C263" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E263" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F263" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G263" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H263" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I263" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J263" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="3" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C264" s="3"/>
       <c r="D264" s="3" t="s">
-        <v>44</v>
+        <v>168</v>
       </c>
       <c r="E264" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G264" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I264" s="6" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>183</v>
       </c>
       <c r="J264" s="6"/>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
+        <v>19</v>
+      </c>
+      <c r="B266" t="s">
+        <v>180</v>
+      </c>
+      <c r="C266" t="s">
         <v>20</v>
       </c>
-      <c r="B266" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D266" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E266" t="s">
         <v>5</v>
       </c>
       <c r="F266" t="s">
-        <v>44</v>
+        <v>168</v>
       </c>
       <c r="G266" t="s">
         <v>7</v>
       </c>
       <c r="H266" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C267" t="s">
+        <v>22</v>
+      </c>
+      <c r="D267" t="s">
+        <v>114</v>
+      </c>
+      <c r="E267" t="s">
         <v>23</v>
       </c>
-      <c r="D267" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F267" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G267" t="s">
         <v>8</v>
       </c>
       <c r="H267" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
+        <v>25</v>
+      </c>
+      <c r="B268" t="s">
+        <v>182</v>
+      </c>
+      <c r="C268" t="s">
+        <v>26</v>
+      </c>
+      <c r="D268" t="s">
+        <v>28</v>
+      </c>
+      <c r="E268" t="s">
         <v>27</v>
       </c>
-      <c r="B268" t="s">
-[...8 lines deleted...]
-      <c r="E268" t="s">
+      <c r="F268" t="s">
+        <v>28</v>
+      </c>
+      <c r="G268" t="s">
         <v>29</v>
       </c>
-      <c r="F268" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H268" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
+        <v>30</v>
+      </c>
+      <c r="B269" t="s">
+        <v>28</v>
+      </c>
+      <c r="C269" t="s">
+        <v>31</v>
+      </c>
+      <c r="D269" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E269" t="s">
         <v>6</v>
       </c>
       <c r="F269" t="s">
-        <v>182</v>
+        <v>181</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="7"/>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B274" s="2"/>
+      <c r="C274" s="2"/>
+      <c r="D274" s="2"/>
+      <c r="E274" s="2"/>
+      <c r="F274" s="2"/>
+      <c r="G274" s="2"/>
+      <c r="H274" s="2"/>
+      <c r="I274" s="2"/>
+      <c r="J274" s="2"/>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B275" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C275" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D275" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E275" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F275" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G275" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H275" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I275" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J275" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C276" s="3"/>
+      <c r="D276" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I276" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="J276" s="6"/>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" t="s">
+        <v>19</v>
+      </c>
+      <c r="B278" t="s">
+        <v>185</v>
+      </c>
+      <c r="C278" t="s">
+        <v>20</v>
+      </c>
+      <c r="D278" t="s">
+        <v>183</v>
+      </c>
+      <c r="E278" t="s">
+        <v>5</v>
+      </c>
+      <c r="F278" t="s">
+        <v>49</v>
+      </c>
+      <c r="G278" t="s">
+        <v>7</v>
+      </c>
+      <c r="H278" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" t="s">
+        <v>9</v>
+      </c>
+      <c r="B279" t="s">
+        <v>15</v>
+      </c>
+      <c r="C279" t="s">
+        <v>22</v>
+      </c>
+      <c r="D279" t="s">
+        <v>186</v>
+      </c>
+      <c r="E279" t="s">
+        <v>23</v>
+      </c>
+      <c r="F279" t="s">
+        <v>39</v>
+      </c>
+      <c r="G279" t="s">
+        <v>8</v>
+      </c>
+      <c r="H279" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" t="s">
+        <v>25</v>
+      </c>
+      <c r="B280" t="s">
+        <v>187</v>
+      </c>
+      <c r="C280" t="s">
+        <v>26</v>
+      </c>
+      <c r="D280" t="s">
+        <v>28</v>
+      </c>
+      <c r="E280" t="s">
+        <v>27</v>
+      </c>
+      <c r="F280" t="s">
+        <v>28</v>
+      </c>
+      <c r="G280" t="s">
+        <v>29</v>
+      </c>
+      <c r="H280" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" t="s">
+        <v>30</v>
+      </c>
+      <c r="B281" t="s">
+        <v>28</v>
+      </c>
+      <c r="C281" t="s">
+        <v>31</v>
+      </c>
+      <c r="D281" t="s">
+        <v>32</v>
+      </c>
+      <c r="E281" t="s">
+        <v>6</v>
+      </c>
+      <c r="F281" t="s">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="F57:H57"/>
     <mergeCell ref="A62:J62"/>
     <mergeCell ref="F69:H69"/>
-    <mergeCell ref="A71:H71"/>
-[...9 lines deleted...]
-    <mergeCell ref="F109:H109"/>
+    <mergeCell ref="A74:J74"/>
+    <mergeCell ref="F81:H81"/>
+    <mergeCell ref="A83:H83"/>
+    <mergeCell ref="A85:H85"/>
+    <mergeCell ref="A88:H88"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="A94:E94"/>
+    <mergeCell ref="A98:H98"/>
+    <mergeCell ref="A101:H101"/>
+    <mergeCell ref="A103:C103"/>
+    <mergeCell ref="A107:E107"/>
     <mergeCell ref="A114:J114"/>
     <mergeCell ref="F121:H121"/>
     <mergeCell ref="A126:J126"/>
     <mergeCell ref="F133:H133"/>
-    <mergeCell ref="A135:H135"/>
-[...9 lines deleted...]
-    <mergeCell ref="F173:H173"/>
+    <mergeCell ref="A138:J138"/>
+    <mergeCell ref="F145:H145"/>
+    <mergeCell ref="A147:H147"/>
+    <mergeCell ref="A149:H149"/>
+    <mergeCell ref="A152:H152"/>
+    <mergeCell ref="A154:C154"/>
+    <mergeCell ref="A158:E158"/>
+    <mergeCell ref="A162:H162"/>
+    <mergeCell ref="A165:H165"/>
+    <mergeCell ref="A167:C167"/>
+    <mergeCell ref="A171:E171"/>
     <mergeCell ref="A178:J178"/>
     <mergeCell ref="F185:H185"/>
     <mergeCell ref="A190:J190"/>
     <mergeCell ref="F197:H197"/>
     <mergeCell ref="A202:J202"/>
     <mergeCell ref="F209:H209"/>
     <mergeCell ref="A214:J214"/>
     <mergeCell ref="F221:H221"/>
     <mergeCell ref="A226:J226"/>
     <mergeCell ref="F233:H233"/>
     <mergeCell ref="A238:J238"/>
     <mergeCell ref="F245:H245"/>
     <mergeCell ref="A250:J250"/>
     <mergeCell ref="F257:H257"/>
     <mergeCell ref="A262:J262"/>
     <mergeCell ref="F269:H269"/>
+    <mergeCell ref="A274:J274"/>
+    <mergeCell ref="F281:H281"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>